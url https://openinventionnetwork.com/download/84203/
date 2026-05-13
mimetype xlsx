--- v0 (2026-04-17)
+++ v1 (2026-05-13)
@@ -1,100 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing" Extension="vml"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
+  <Override ContentType="application/vnd.ms-excel.documenttasks+xml" PartName="/xl/documenttasks/documenttask1.xml"/>
+  <Override ContentType="application/vnd.ms-excel.person+xml" PartName="/xl/persons/person.xml"/>
+  <Override ContentType="application/vnd.ms-excel.threadedcomments+xml" PartName="/xl/threadedComments/threadedComment1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml" PartName="/xl/comments1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="README" sheetId="1" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet state="visible" name="Nomination Types" sheetId="3" r:id="rId6"/>
+    <sheet state="visible" name="README" sheetId="1" r:id="rId5"/>
+    <sheet state="visible" name="Nominations" sheetId="2" r:id="rId6"/>
+    <sheet state="visible" name="Nomination Types" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName hidden="1" localSheetId="1" name="Z_6359392B_FFB0_4156_9BD1_629AA7582E89_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
-[...10 lines deleted...]
-    <definedName hidden="1" localSheetId="1" name="Z_A40219F7_CD9C_45A9_9811_BE63FF536564_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_2BB719B1_4BBE_4CC0_AA19_5E00245C5199_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_3803389D_BE18_4189_AA29_44BFF8CE3549_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_7154B801_6900_4525_A638_48BCAF396A6C_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_94DDC99D_8A25_4A91_86F6_392F833A4E45_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_37E33352_DBF1_4AD2_8BE4_60C7DA681325_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_48EE5D04_1BF1_4B58_A30F_477EE3FE92C2_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_5A370DF6_8B60_490B_B53A_21E42E334C70_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_D81941BE_00BF_44B2_8017_4E4D590256D8_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_457ADCA3_9DC2_4BDB_875F_7AA32330C509_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_3FAF6BDB_BB80_4E35_B972_73B8F67DE8E4_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_8844AED9_59E0_4F33_9270_3A833812707D_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
+    <definedName hidden="1" localSheetId="1" name="Z_55F70359_63BE_4846_8167_6F1F56114FE0_.wvu.FilterData">Nominations!$A$1:$O$219</definedName>
   </definedNames>
   <calcPr/>
   <customWorkbookViews>
-    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{A40219F7-CD9C-45A9-9811-BE63FF536564}" name="Unresolved"/>
-[...10 lines deleted...]
-    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{BF2D5AA2-373E-4A2B-A9BB-17E71B6EDC8A}" name="Batch 2"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{48EE5D04-1BF1-4B58-A30F-477EE3FE92C2}" name="Unresolved"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{3FAF6BDB-BB80-4E35-B972-73B8F67DE8E4}" name="Google"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{3803389D-BE18-4189-AA29-44BFF8CE3549}" name="Batch 6"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{37E33352-DBF1-4AD2-8BE4-60C7DA681325}" name="Red Hat"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{8844AED9-59E0-4F33-9270-3A833812707D}" name="DISCUSS"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{2BB719B1-4BBE-4CC0-AA19-5E00245C5199}" name="Batch 11 (AGL)"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{457ADCA3-9DC2-4BDB-875F-7AA32330C509}" name="SUSE"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{D81941BE-00BF-44B2-8017-4E4D590256D8}" name="Filter 1"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{55F70359-63BE-4846-8167-6F1F56114FE0}" name="Batch 1"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{7154B801-6900-4525-A638-48BCAF396A6C}" name="REVIEW"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{5A370DF6-8B60-490B-B53A-21E42E334C70}" name="Batch 4"/>
+    <customWorkbookView activeSheetId="0" maximized="1" windowHeight="0" windowWidth="0" guid="{94DDC99D-8A25-4A91-86F6-392F833A4E45}" name="Batch 2"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision">
   <authors>
-    <author/>
+    <author>tc={17478b64-dcd4-41a4-a2b9-5814a526fac7}</author>
   </authors>
   <commentList>
-    <comment authorId="0" ref="A6">
+    <comment authorId="0" xr:uid="{17478b64-dcd4-41a4-a2b9-5814a526fac7}" ref="A6">
       <text>
-        <t xml:space="preserve">Example Nominations</t>
+        <t xml:space="preserve">[Threaded comment]
+ Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+	Example Nominations
+</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="79">
   <si>
     <t>OIN Linux System Definition: Table 14</t>
   </si>
   <si>
     <t>Package &amp; Application Nomination Worksheet</t>
   </si>
   <si>
     <t>How to use this Template:</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Raleway"/>
         <color rgb="FF000000"/>
         <sz val="11.0"/>
       </rPr>
       <t xml:space="preserve">Please make a copy of this template to edit. You can either download a copy as an Excel file or (preferably) edit in Google Sheets and submit a link to the sheet.
@@ -1276,63 +1284,106 @@
         </patternFill>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFCCCCCC"/>
           <bgColor rgb="FFCCCCCC"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle count="2" pivot="0" name="Nominations-style">
       <tableStyleElement dxfId="1" type="firstRowStripe"/>
       <tableStyleElement dxfId="2" type="secondRowStripe"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
+</file>
+
+<file path=xl/documenttasks/documenttask1.xml><?xml version="1.0" encoding="utf-8"?>
+<Tasks xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks"/>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="3219450" cy="1619250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments">
+  <x18tc:person displayName="" id="{1c5d9c2a-4fa0-40a7-a4e6-e8312d6c16ab}" providerId="google-sheets"/>
+</x18tc:personList>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" headerRowCount="0" ref="A6:P78" displayName="Table_1" name="Table_1" id="1">
   <tableColumns count="16">
     <tableColumn name="Column1" id="1"/>
     <tableColumn name="Column2" id="2"/>
     <tableColumn name="Column3" id="3"/>
     <tableColumn name="Column4" id="4"/>
     <tableColumn name="Column5" id="5"/>
     <tableColumn name="Column6" id="6"/>
     <tableColumn name="Column7" id="7"/>
     <tableColumn name="Column8" id="8"/>
     <tableColumn name="Column9" id="9"/>
     <tableColumn name="Column10" id="10"/>
     <tableColumn name="Column11" id="11"/>
     <tableColumn name="Column12" id="12"/>
     <tableColumn name="Column13" id="13"/>
     <tableColumn name="Column14" id="14"/>
     <tableColumn name="Column15" id="15"/>
     <tableColumn name="Column16" id="16"/>
   </tableColumns>
   <tableStyleInfo name="Nominations-style" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
@@ -1509,312 +1560,320 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<x18tc:ThreadedComments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:xltc2="http://schemas.microsoft.com/office/spreadsheetml/2020/threadedcomments2" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <x18tc:threadedComment ref="A6" dT="2025-11-11T01:47:21.00" personId="{1c5d9c2a-4fa0-40a7-a4e6-e8312d6c16ab}" id="{17478b64-dcd4-41a4-a2b9-5814a526fac7}" done="0">
+    <x18tc:text xml:space="preserve">Example Nominations</x18tc:text>
+  </x18tc:threadedComment>
+</x18tc:ThreadedComments>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17XjRDwsz4xxm_q_hLv0uO1iJEn-IELCB/edit" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1St6agt7C_OmD4DQK_nqgcfv4MAq6A9K8WHFsAQmxlF0/edit?tab=t.0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftp.mozilla.org/pub/firefox/releases/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mozilla.org/en-US/firefox/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftp.mozilla.org/pub/firefox/releases/79.0/source/firefox-79.0.source.tar.xz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/curl/curl/releases" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/curl/curl.git" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gimp-print.sourceforge.net/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2019/04/relationships/documenttask" Target="../documenttasks/documenttask1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftp.mozilla.org/pub/firefox/releases/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gimp-print.sourceforge.net/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mozilla.org/en-US/firefox/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftp.mozilla.org/pub/firefox/releases/79.0/source/firefox-79.0.source.tar.xz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/curl/curl/releases" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/curl/curl.git" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="127.29"/>
     <col customWidth="1" min="2" max="6" width="14.43"/>
   </cols>
   <sheetData>
-    <row r="1" ht="56.25" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="1" ht="127.5" customHeight="1">
+      <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
-    <row r="2" ht="25.5" customHeight="1">
-      <c r="A2" s="3" t="s">
+    <row r="2" ht="54.0" customHeight="1">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+    </row>
+    <row r="3" ht="25.5" customHeight="1">
+      <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...51 lines deleted...]
-      <c r="Z3" s="6"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="4"/>
+      <c r="U3" s="4"/>
+      <c r="V3" s="4"/>
+      <c r="W3" s="4"/>
+      <c r="X3" s="4"/>
+      <c r="Y3" s="4"/>
+      <c r="Z3" s="4"/>
     </row>
     <row r="4" ht="26.25" customHeight="1">
-      <c r="A4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
     </row>
-    <row r="5" ht="68.25" customHeight="1">
-      <c r="A5" s="8" t="s">
+    <row r="5" ht="26.25" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="6"/>
+      <c r="T5" s="6"/>
+      <c r="U5" s="6"/>
+      <c r="V5" s="6"/>
+      <c r="W5" s="6"/>
+      <c r="X5" s="6"/>
+      <c r="Y5" s="6"/>
+      <c r="Z5" s="6"/>
+    </row>
+    <row r="6" ht="68.25" customHeight="1">
+      <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="4"/>
-[...26 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="4"/>
+      <c r="W6" s="4"/>
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="4"/>
+    </row>
+    <row r="7" ht="57.75" customHeight="1">
+      <c r="A7" s="9" t="s">
         <v>4</v>
-      </c>
-[...28 lines deleted...]
-        <v>5</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
     </row>
-    <row r="8">
-[...25 lines deleted...]
-      <c r="Z8" s="4"/>
+    <row r="8" ht="57.75" customHeight="1">
+      <c r="A8" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+      <c r="R8" s="2"/>
+      <c r="S8" s="2"/>
+      <c r="T8" s="2"/>
+      <c r="U8" s="2"/>
+      <c r="V8" s="2"/>
+      <c r="W8" s="2"/>
+      <c r="X8" s="2"/>
+      <c r="Y8" s="2"/>
+      <c r="Z8" s="2"/>
     </row>
     <row r="9">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
@@ -2080,51 +2139,51 @@
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="4"/>
       <c r="L19" s="4"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
       <c r="U19" s="4"/>
       <c r="V19" s="4"/>
       <c r="W19" s="4"/>
       <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
       <c r="Z19" s="4"/>
     </row>
-    <row r="20" ht="15.75" customHeight="1">
+    <row r="20">
       <c r="A20" s="4"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
       <c r="T20" s="4"/>
       <c r="U20" s="4"/>
       <c r="V20" s="4"/>
       <c r="W20" s="4"/>
       <c r="X20" s="4"/>
       <c r="Y20" s="4"/>
@@ -7680,51 +7739,78 @@
       <c r="C219" s="4"/>
       <c r="D219" s="4"/>
       <c r="E219" s="4"/>
       <c r="F219" s="4"/>
       <c r="G219" s="4"/>
       <c r="H219" s="4"/>
       <c r="I219" s="4"/>
       <c r="J219" s="4"/>
       <c r="K219" s="4"/>
       <c r="L219" s="4"/>
       <c r="M219" s="4"/>
       <c r="N219" s="4"/>
       <c r="O219" s="4"/>
       <c r="P219" s="4"/>
       <c r="Q219" s="4"/>
       <c r="R219" s="4"/>
       <c r="S219" s="4"/>
       <c r="T219" s="4"/>
       <c r="U219" s="4"/>
       <c r="V219" s="4"/>
       <c r="W219" s="4"/>
       <c r="X219" s="4"/>
       <c r="Y219" s="4"/>
       <c r="Z219" s="4"/>
     </row>
-    <row r="220" ht="15.75" customHeight="1"/>
+    <row r="220" ht="15.75" customHeight="1">
+      <c r="A220" s="4"/>
+      <c r="B220" s="4"/>
+      <c r="C220" s="4"/>
+      <c r="D220" s="4"/>
+      <c r="E220" s="4"/>
+      <c r="F220" s="4"/>
+      <c r="G220" s="4"/>
+      <c r="H220" s="4"/>
+      <c r="I220" s="4"/>
+      <c r="J220" s="4"/>
+      <c r="K220" s="4"/>
+      <c r="L220" s="4"/>
+      <c r="M220" s="4"/>
+      <c r="N220" s="4"/>
+      <c r="O220" s="4"/>
+      <c r="P220" s="4"/>
+      <c r="Q220" s="4"/>
+      <c r="R220" s="4"/>
+      <c r="S220" s="4"/>
+      <c r="T220" s="4"/>
+      <c r="U220" s="4"/>
+      <c r="V220" s="4"/>
+      <c r="W220" s="4"/>
+      <c r="X220" s="4"/>
+      <c r="Y220" s="4"/>
+      <c r="Z220" s="4"/>
+    </row>
     <row r="221" ht="15.75" customHeight="1"/>
     <row r="222" ht="15.75" customHeight="1"/>
     <row r="223" ht="15.75" customHeight="1"/>
     <row r="224" ht="15.75" customHeight="1"/>
     <row r="225" ht="15.75" customHeight="1"/>
     <row r="226" ht="15.75" customHeight="1"/>
     <row r="227" ht="15.75" customHeight="1"/>
     <row r="228" ht="15.75" customHeight="1"/>
     <row r="229" ht="15.75" customHeight="1"/>
     <row r="230" ht="15.75" customHeight="1"/>
     <row r="231" ht="15.75" customHeight="1"/>
     <row r="232" ht="15.75" customHeight="1"/>
     <row r="233" ht="15.75" customHeight="1"/>
     <row r="234" ht="15.75" customHeight="1"/>
     <row r="235" ht="15.75" customHeight="1"/>
     <row r="236" ht="15.75" customHeight="1"/>
     <row r="237" ht="15.75" customHeight="1"/>
     <row r="238" ht="15.75" customHeight="1"/>
     <row r="239" ht="15.75" customHeight="1"/>
     <row r="240" ht="15.75" customHeight="1"/>
     <row r="241" ht="15.75" customHeight="1"/>
     <row r="242" ht="15.75" customHeight="1"/>
     <row r="243" ht="15.75" customHeight="1"/>
     <row r="244" ht="15.75" customHeight="1"/>
     <row r="245" ht="15.75" customHeight="1"/>
@@ -8460,54 +8546,55 @@
     <row r="975" ht="15.75" customHeight="1"/>
     <row r="976" ht="15.75" customHeight="1"/>
     <row r="977" ht="15.75" customHeight="1"/>
     <row r="978" ht="15.75" customHeight="1"/>
     <row r="979" ht="15.75" customHeight="1"/>
     <row r="980" ht="15.75" customHeight="1"/>
     <row r="981" ht="15.75" customHeight="1"/>
     <row r="982" ht="15.75" customHeight="1"/>
     <row r="983" ht="15.75" customHeight="1"/>
     <row r="984" ht="15.75" customHeight="1"/>
     <row r="985" ht="15.75" customHeight="1"/>
     <row r="986" ht="15.75" customHeight="1"/>
     <row r="987" ht="15.75" customHeight="1"/>
     <row r="988" ht="15.75" customHeight="1"/>
     <row r="989" ht="15.75" customHeight="1"/>
     <row r="990" ht="15.75" customHeight="1"/>
     <row r="991" ht="15.75" customHeight="1"/>
     <row r="992" ht="15.75" customHeight="1"/>
     <row r="993" ht="15.75" customHeight="1"/>
     <row r="994" ht="15.75" customHeight="1"/>
     <row r="995" ht="15.75" customHeight="1"/>
     <row r="996" ht="15.75" customHeight="1"/>
     <row r="997" ht="15.75" customHeight="1"/>
     <row r="998" ht="15.75" customHeight="1"/>
     <row r="999" ht="15.75" customHeight="1"/>
+    <row r="1000" ht="15.75" customHeight="1"/>
   </sheetData>
   <hyperlinks>
-    <hyperlink r:id="rId1" ref="A6"/>
-    <hyperlink r:id="rId2" ref="A7"/>
+    <hyperlink r:id="rId1" ref="A7"/>
+    <hyperlink r:id="rId2" ref="A8"/>
   </hyperlinks>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2.0" ySplit="4.0" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C1" sqref="C1" pane="topRight"/>
       <selection activeCell="A5" sqref="A5" pane="bottomLeft"/>
       <selection activeCell="C5" sqref="C5" pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="33.86"/>
@@ -15823,96 +15910,96 @@
     <row r="978" ht="15.75" customHeight="1"/>
     <row r="979" ht="15.75" customHeight="1"/>
     <row r="980" ht="15.75" customHeight="1"/>
     <row r="981" ht="15.75" customHeight="1"/>
     <row r="982" ht="15.75" customHeight="1"/>
     <row r="983" ht="15.75" customHeight="1"/>
     <row r="984" ht="15.75" customHeight="1"/>
     <row r="985" ht="15.75" customHeight="1"/>
     <row r="986" ht="15.75" customHeight="1"/>
     <row r="987" ht="15.75" customHeight="1"/>
     <row r="988" ht="15.75" customHeight="1"/>
     <row r="989" ht="15.75" customHeight="1"/>
     <row r="990" ht="15.75" customHeight="1"/>
     <row r="991" ht="15.75" customHeight="1"/>
     <row r="992" ht="15.75" customHeight="1"/>
     <row r="993" ht="15.75" customHeight="1"/>
     <row r="994" ht="15.75" customHeight="1"/>
     <row r="995" ht="15.75" customHeight="1"/>
     <row r="996" ht="15.75" customHeight="1"/>
     <row r="997" ht="15.75" customHeight="1"/>
     <row r="998" ht="15.75" customHeight="1"/>
     <row r="999" ht="15.75" customHeight="1"/>
     <row r="1000" ht="15.75" customHeight="1"/>
   </sheetData>
   <customSheetViews>
-    <customSheetView guid="{B60D69BB-8E77-4980-BE4B-C279F97367DF}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{457ADCA3-9DC2-4BDB-875F-7AA32330C509}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219">
         <filterColumn colId="2">
           <filters blank="1"/>
         </filterColumn>
       </autoFilter>
     </customSheetView>
-    <customSheetView guid="{BF2D5AA2-373E-4A2B-A9BB-17E71B6EDC8A}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{94DDC99D-8A25-4A91-86F6-392F833A4E45}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219"/>
     </customSheetView>
-    <customSheetView guid="{7047D3C9-2B4A-479D-AE5F-205CCFA169F7}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{3803389D-BE18-4189-AA29-44BFF8CE3549}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219"/>
     </customSheetView>
-    <customSheetView guid="{12DFB880-0182-45F1-837F-A587881C2108}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{55F70359-63BE-4846-8167-6F1F56114FE0}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219"/>
     </customSheetView>
-    <customSheetView guid="{FA08F2AF-9134-4994-91E9-C44918587E23}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{2BB719B1-4BBE-4CC0-AA19-5E00245C5199}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219"/>
     </customSheetView>
-    <customSheetView guid="{A9D479FE-59F6-4C8C-AF6A-7D5C69842484}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{D81941BE-00BF-44B2-8017-4E4D590256D8}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219"/>
     </customSheetView>
-    <customSheetView guid="{6359392B-FFB0-4156-9BD1-629AA7582E89}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{37E33352-DBF1-4AD2-8BE4-60C7DA681325}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219">
         <filterColumn colId="2">
           <filters blank="1"/>
         </filterColumn>
       </autoFilter>
     </customSheetView>
-    <customSheetView guid="{F40BACAE-21C0-407F-8F02-A1AD8F179F32}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{3FAF6BDB-BB80-4E35-B972-73B8F67DE8E4}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219">
         <filterColumn colId="2">
           <filters blank="1"/>
         </filterColumn>
       </autoFilter>
     </customSheetView>
-    <customSheetView guid="{700889B4-E3ED-4703-93BA-4423D24BAE13}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{5A370DF6-8B60-490B-B53A-21E42E334C70}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219"/>
     </customSheetView>
-    <customSheetView guid="{E7A639D5-9046-412C-B26E-316BEC8983DF}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{8844AED9-59E0-4F33-9270-3A833812707D}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219"/>
     </customSheetView>
-    <customSheetView guid="{A40219F7-CD9C-45A9-9811-BE63FF536564}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{48EE5D04-1BF1-4B58-A30F-477EE3FE92C2}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219"/>
     </customSheetView>
-    <customSheetView guid="{19D35D1D-C56C-4113-8DD4-A4768FE1D62D}" filter="1" showAutoFilter="1">
+    <customSheetView guid="{7154B801-6900-4525-A638-48BCAF396A6C}" filter="1" showAutoFilter="1">
       <autoFilter ref="$A$1:$O$219"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <conditionalFormatting sqref="C6:C16 C89:C1000">
     <cfRule type="expression" dxfId="3" priority="1">
       <formula>AND($B6 &lt;&gt;"", $C6 = "")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D5:D16 D89:D1000">
     <cfRule type="expression" dxfId="3" priority="2">
       <formula>AND($B5 &lt;&gt; "", $D5 = "")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F5:F16 F89:F1000">
     <cfRule type="expression" dxfId="3" priority="3">
       <formula>OR(AND(OR($D5 = "NOMINATED", $D5 = "UPDATE", $D5 = "DOWNGRADE"), ($F5 = "")), AND($D5 = "CLEANUP", NOT($F5 = "")))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G5:I16 G89:I1000 L5:L16 L89:L1000">
     <cfRule type="expression" dxfId="3" priority="4">
       <formula>AND($D5 = "NOMINATED", (B5 = ""))</formula>
@@ -15932,64 +16019,64 @@
     <cfRule type="expression" dxfId="3" priority="7">
       <formula>AND($D9 = "NOMINATED", (J9 = ""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J108:K108">
     <cfRule type="expression" dxfId="4" priority="8">
       <formula>$D106 = "UPDATE"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J149:K149">
     <cfRule type="expression" dxfId="4" priority="9">
       <formula>#REF! = "UPDATE"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P6:P16 P89:P1000">
     <cfRule type="expression" dxfId="3" priority="10">
       <formula>AND($D6 = "RENAME",  $P6 = "")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations>
     <dataValidation type="list" allowBlank="1" sqref="D6:D78">
       <formula1>'Nomination Types'!$A$6:$A$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink r:id="rId2" ref="H6"/>
-[...4 lines deleted...]
-    <hyperlink r:id="rId7" ref="I8"/>
+    <hyperlink r:id="rId4" ref="H6"/>
+    <hyperlink r:id="rId5" ref="I6"/>
+    <hyperlink r:id="rId6" ref="J6"/>
+    <hyperlink r:id="rId7" ref="H7"/>
+    <hyperlink r:id="rId8" ref="J7"/>
+    <hyperlink r:id="rId9" ref="I8"/>
   </hyperlinks>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
-  <drawing r:id="rId8"/>
-  <legacyDrawing r:id="rId9"/>
+  <drawing r:id="rId10"/>
+  <legacyDrawing r:id="rId11"/>
   <tableParts count="1">
-    <tablePart r:id="rId11"/>
+    <tablePart r:id="rId13"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="27.14"/>
     <col customWidth="1" min="2" max="2" width="144.43"/>
     <col customWidth="1" min="3" max="3" width="31.57"/>
     <col customWidth="1" min="4" max="16" width="14.43"/>
   </cols>
   <sheetData>
     <row r="1" ht="63.75" customHeight="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>